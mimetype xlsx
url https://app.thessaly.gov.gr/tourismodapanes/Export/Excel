--- v0 (2026-04-09)
+++ v1 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R569f1dd5871a4de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17229d7de8cb4da0a8076cb24d6f3550.psmdcp" Id="Ra92246fce85c4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0da7fc29dc4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/196638da499b42ac8f96ead9983946eb.psmdcp" Id="R050671c09c324145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Δαπάνες" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Α/Α</x:t>
   </x:si>
   <x:si>
     <x:t>Ημερομηνία Ανάρτησης</x:t>
   </x:si>
   <x:si>
@@ -46,119 +46,229 @@
   <x:si>
     <x:t>Διαδικασία Ανάθεσης</x:t>
   </x:si>
   <x:si>
     <x:t>ΑΔΑΜ Πρωτογενούς Αιτήματος</x:t>
   </x:si>
   <x:si>
     <x:t>Προϋπολογιζόμενη Δαπάνη (χωρίς ΦΠΑ)</x:t>
   </x:si>
   <x:si>
     <x:t>ΦΠΑ (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Ποσό ΦΠΑ</x:t>
   </x:si>
   <x:si>
     <x:t>Συνολική Δαπάνη</x:t>
   </x:si>
   <x:si>
     <x:t>Φορέας / Διεύθυνση</x:t>
   </x:si>
   <x:si>
     <x:t>Κατάσταση Δαπάνης</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>παροχή υπηρεσιών που απαιτούν εξειδικευμένο τεχνικό εξοπλισμό</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Απευθείας Ανάθεση (Ν. 4412/2016)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Διεύθυνση Τουρισμού, Πολιτισμού &amp; Αθλητισμού - Έδρα</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Σε εξέλιξη</x:t>
+  </x:si>
+  <x:si>
+    <x:t>παροχή συμβουλευτικών υπηρεσιών για αξιολογηση δυνητικών αεροπορικών δρομολογίων</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Άλλο</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Προγραμματιζόμενη</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Προβολή της Π.Θ. στο έντυπο ΔΙΑΚΟΠΕΣ που κυκλοφορεί με το ΒΗΜΑ ΤΗΣ ΚΥΡΙΑΚΗΣ σε 46.000 τιράζ. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Έντυπα</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Προς υλοποίηση</x:t>
+  </x:si>
+  <x:si>
+    <x:t>δαπάνη η οποία αφορά την παροχή υπηρεσιών που απαιτούν εξειδικευμένο τεχνικό εξοπλισμό, ειδικό λογισμικό και διαρκή ψηφιακή παρουσία</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ΟΠΤΙΚΟΑΚΟΥΣΤΙΚΗ ΚΑΛΥΨΗ ΚΑΙ ΖΩΝΤΑΝΗ ΜΕΤΑΔΟΣΗ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Τμήμα Τουρισμού - Πολιτισμού (Π.Ε. Καρδίτσας)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>υπηρεσία καταγραφής εκδήλωσης και live stream</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Τμήμα Τουρισμού - Πολιτισμού (Π.Ε. Τρικάλων)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ΥΠΗΡΕΣΙΕΣ ΗΧΟΦΩΤ/ΚΗΣ ΚΑΛΥΨΗΣ &amp; ΕΝΟΙΚΙΑΣΗΣ ΟΠΤΙΚΟΥ ΕΞΟΠΛΙΣΜΟΥ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ΚΡΑΣΙ, ΤΣΙΠΟΥΡΟ, ΛΟΥΚΟΥΜΙΑ, ΑΡΩΜΑΤΙΚΑ ΦΥΤΑ ΑΦΕΨΗΜΑΤΑ ΚΛΠ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Προωθητικό Υλικό</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ΣΥΝΔΕΣΗ ΜΙΚΡΟΦΩΝΙΚΗΣ ΜΕ ΤΗΝ ΚΟΝΣΟΛΑ ΜΕΤΑΔΟΣΗΣ LIVE STREAMING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ΕΚΘΕΣΗ ΜΕ ΘΕΜΑ ΤΟΝ ΦΙΛΕΛΛΗΝΙΣΜΟ ΣΤΟ ΑΡΧΑΙΟΛΟΓΙΚΟ ΜΟΥΣΕΙΟ ΚΑΡΔΙΤΣΑΣ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Εκθέσεις</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>υλοποίηση επικοινωνιακής δράσης σε
+εξειδικευμένα μέσα εθνικής εμβέλειας για την ανάδειξη εναλλακτικών
+διαδρομών και προορισμών της Π.Ε. Λάρισας</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Προβολή της Περιφέρειας Θεσσαλίας στην ψηφιακή εφημερίδα
+POLITICAL.
+Η Περιφέρεια Θεσσαλίας στο πλαίσιο της στρατηγικής της για την
+ενίσχυση της τουριστικής προβολής και της συνολικής αναπτυξιακής
+της εικόνας, προτίθεται να υλοποιήσει δράση προβολής μέσω της
+ψηφιακής εφημερίδας POLITICAL, με τη δημιουργία και δημοσίευση
+ειδικού δημοσιογραφικού αφιερώματος.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>αγορά συσκευασμένων προϊόντων για τις ανάγκες
+προώθησης της θεσσαλικής γαστρονομίας ως αναμνηστικά δώρα (giveaways)
+σε τουριστικές εκθέσεις, δημοσιογραφικές αποστολές (press trips) και
+επίσημες εκδηλώσεις</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Προβολή της Περιφέρειας Θεσσαλίας στην Εφημερίδα ΚΟΣΜΟΣ με την έκδοση ενός ειδικού
+εντύπου, υπό την μορφή περιοδικού, με σκοπό την προβολή του τουριστικού προϊόντος της
+Θεσσαλίας την άνοιξη και το καλοκαίρι.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ολοκληρωμένη</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Προβολή της Περιφέρειας Θεσσαλίας στο INCREDIBLE GREECE, το επίσημο περιοδικό των 14 αεροδρομίων της Fraport Greece για το έτος 2026 </x:t>
+  </x:si>
+  <x:si>
     <x:t>30/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t>Προβολή της Περιφέρειας Θεσσαλίας-εκτυπώσεις εντύπων</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Προς υλοποίηση</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
   </x:fills>
   <x:borders count="1">
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="none">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="none">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="1">
+  <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -415,60 +525,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L2"/>
+  <x:dimension ref="A1:L17"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="4.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.567768" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="54.853482" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="10.424911" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="132.710625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="17.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="32.710625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="10.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="16.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="52.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="19.567768" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
@@ -490,65 +600,590 @@
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L1" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:12">
       <x:c r="A2" s="0">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G2" s="0">
-        <x:v>7650</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="H2" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I2" s="0">
-        <x:v>1836</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="J2" s="0">
-        <x:v>9486</x:v>
+        <x:v>11160</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="L2" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:12">
+      <x:c r="A3" s="0">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G3" s="0">
+        <x:v>11500</x:v>
+      </x:c>
+      <x:c r="H3" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I3" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J3" s="0">
+        <x:v>11500</x:v>
+      </x:c>
+      <x:c r="K3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L3" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:12">
+      <x:c r="A4" s="0">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G4" s="0">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c r="H4" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I4" s="0">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="J4" s="0">
+        <x:v>6200</x:v>
+      </x:c>
+      <x:c r="K4" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L4" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:12">
+      <x:c r="A5" s="0">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G5" s="0">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="H5" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I5" s="0">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="J5" s="0">
+        <x:v>11160</x:v>
+      </x:c>
+      <x:c r="K5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:12">
+      <x:c r="A6" s="0">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="0">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="H6" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="0">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J6" s="0">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L6" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:12">
+      <x:c r="A7" s="0">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="0">
+        <x:v>7900</x:v>
+      </x:c>
+      <x:c r="H7" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I7" s="0">
+        <x:v>1896</x:v>
+      </x:c>
+      <x:c r="J7" s="0">
+        <x:v>9796</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="L7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:12">
+      <x:c r="A8" s="0">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="0">
+        <x:v>3225.81</x:v>
+      </x:c>
+      <x:c r="H8" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I8" s="0">
+        <x:v>774.19</x:v>
+      </x:c>
+      <x:c r="J8" s="0">
+        <x:v>4000</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:12">
+      <x:c r="A9" s="0">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="0">
+        <x:v>4587.4</x:v>
+      </x:c>
+      <x:c r="H9" s="0">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I9" s="0">
+        <x:v>596.36</x:v>
+      </x:c>
+      <x:c r="J9" s="0">
+        <x:v>5183.76</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L9" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:12">
+      <x:c r="A10" s="0">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="0">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="H10" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I10" s="0">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J10" s="0">
+        <x:v>1488</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L10" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:12">
+      <x:c r="A11" s="0">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="0">
+        <x:v>4032.26</x:v>
+      </x:c>
+      <x:c r="H11" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I11" s="0">
+        <x:v>967.74</x:v>
+      </x:c>
+      <x:c r="J11" s="0">
+        <x:v>5000</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L11" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:12">
+      <x:c r="A12" s="0">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="0">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="H12" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I12" s="0">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="J12" s="0">
+        <x:v>2480</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L12" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:12">
+      <x:c r="A13" s="0">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="0">
+        <x:v>8064.52</x:v>
+      </x:c>
+      <x:c r="H13" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I13" s="0">
+        <x:v>1935.48</x:v>
+      </x:c>
+      <x:c r="J13" s="0">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L13" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:12">
+      <x:c r="A14" s="0">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="0">
+        <x:v>12300</x:v>
+      </x:c>
+      <x:c r="H14" s="0">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I14" s="0">
+        <x:v>1599</x:v>
+      </x:c>
+      <x:c r="J14" s="0">
+        <x:v>13899</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L14" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:12">
+      <x:c r="A15" s="0">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="0">
+        <x:v>8000</x:v>
+      </x:c>
+      <x:c r="H15" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I15" s="0">
+        <x:v>1920</x:v>
+      </x:c>
+      <x:c r="J15" s="0">
+        <x:v>9920</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L15" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:12">
+      <x:c r="A16" s="0">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="0">
+        <x:v>10000</x:v>
+      </x:c>
+      <x:c r="H16" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I16" s="0">
+        <x:v>2400</x:v>
+      </x:c>
+      <x:c r="J16" s="0">
+        <x:v>12400</x:v>
+      </x:c>
+      <x:c r="K16" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L16" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:12">
+      <x:c r="A17" s="0">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="0">
+        <x:v>7650</x:v>
+      </x:c>
+      <x:c r="H17" s="0">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I17" s="0">
+        <x:v>1836</x:v>
+      </x:c>
+      <x:c r="J17" s="0">
+        <x:v>9486</x:v>
+      </x:c>
+      <x:c r="K17" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="L17" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Δαπάνες</vt:lpstr>
       <vt:lpstr>Δαπάνες!Print_Area</vt:lpstr>
       <vt:lpstr>Δαπάνες!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>