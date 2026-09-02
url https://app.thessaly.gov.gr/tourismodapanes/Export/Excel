--- v1 (2026-06-13)
+++ v2 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0da7fc29dc4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/196638da499b42ac8f96ead9983946eb.psmdcp" Id="R050671c09c324145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcca4a5bc7bb44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a6041e35d9452b82f75cae5c672114.psmdcp" Id="Rfb38f7a980644ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Δαπάνες" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Α/Α</x:t>
   </x:si>
   <x:si>
     <x:t>Ημερομηνία Ανάρτησης</x:t>
   </x:si>
   <x:si>